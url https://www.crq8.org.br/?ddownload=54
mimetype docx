--- v0 (2025-10-18)
+++ v1 (2026-07-25)
@@ -228,51 +228,51 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="TableNormal"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="7" w:type="dxa"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="7947"/>
                             </w:tblGrid>
                             <w:tr w:rsidR="00346B0F" w14:paraId="3B5ADE18" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="300"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7947" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="6BB289BC" w14:textId="77777777" w:rsidR="00346B0F" w:rsidRDefault="00000000">
+                                <w:p w14:paraId="6BB289BC" w14:textId="7037DFA7" w:rsidR="00346B0F" w:rsidRDefault="00000000">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:line="223" w:lineRule="exact"/>
                                     <w:ind w:left="50"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>INDICAÇÃO</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:spacing w:val="-5"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
@@ -297,118 +297,50 @@
                                     </w:rPr>
                                     <w:t>NOVO</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:spacing w:val="-7"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>PROFISSIONAL</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
                                       <w:spacing w:val="-7"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
-                                  </w:r>
-[...66 lines deleted...]
-                                    <w:t>PROFISIONAL</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                             <w:tr w:rsidR="00346B0F" w14:paraId="31CA88B1" w14:textId="77777777">
                               <w:trPr>
                                 <w:trHeight w:val="300"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7947" w:type="dxa"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="28070EAB" w14:textId="77777777" w:rsidR="00346B0F" w:rsidRDefault="00000000">
                                   <w:pPr>
                                     <w:pStyle w:val="TableParagraph"/>
                                     <w:spacing w:before="71" w:line="210" w:lineRule="exact"/>
                                     <w:ind w:left="50"/>
                                     <w:rPr>
                                       <w:b/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:b/>
@@ -533,51 +465,51 @@
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textbox 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:77.05pt;margin-top:23.85pt;width:397.35pt;height:30.1pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnlgsqlgEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttuEzEQfUfiHyy/E2/TC9UqmwqoQEgV&#10;VCr9AMdrZ1esPWbGyW7+nrG7SRB9Q7yMx/b4zDlnvLqb/CD2FqmH0MiLRSWFDQbaPmwb+fzj87tb&#10;KSjp0OoBgm3kwZK8W799sxpjbZfQwdBaFAwSqB5jI7uUYq0Umc56TQuINvClA/Q68Ra3qkU9Mrof&#10;1LKqbtQI2EYEY4n49P7lUq4LvnPWpO/OkU1iaCRzSyViiZsc1Xql6y3q2PVmpqH/gYXXfeCmJ6h7&#10;nbTYYf8KyvcGgcClhQGvwLne2KKB1VxUf6l56nS0RQubQ/FkE/0/WPNt/xQfUaTpI0w8wCKC4gOY&#10;n8TeqDFSPddkT6kmrs5CJ4c+ryxB8EP29nDy005JGD68rq5uLq+upTB8d3m7XL4vhqvz64iUvljw&#10;IieNRJ5XYaD3D5Ryf10fS2YyL/0zkzRtJi7J6QbaA4sYeY6NpF87jVaK4Wtgo/LQjwkek80xwTR8&#10;gvI1spYAH3YJXF86n3HnzjyBQmj+LXnEf+5L1flPr38DAAD//wMAUEsDBBQABgAIAAAAIQDQXX30&#10;3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqF0UmibEqSoEE1JFGgZG&#10;J3YTq/FziN02/Ps+JhhPd7r7rtjMbmBnMwXrUcJyIYAZbL222En4rN8e1sBCVKjV4NFI+DEBNuXt&#10;TaFy7S9YmfM+doxKMORKQh/jmHMe2t44FRZ+NEjewU9ORZJTx/WkLlTuBv4oxIo7ZZEWejWal960&#10;x/3JSdh+YfVqv3fNR3WobF1nAt9XRynv7+btM7Bo5vgXhl98QoeSmBp/Qh3YQPopWVJUQpKmwCiQ&#10;JWv60pAj0gx4WfD/F8orAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOeWCyqWAQAAGwMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANBdffTfAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA8AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="TableNormal"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="7" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="7947"/>
                       </w:tblGrid>
                       <w:tr w:rsidR="00346B0F" w14:paraId="3B5ADE18" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="300"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7947" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w14:paraId="6BB289BC" w14:textId="77777777" w:rsidR="00346B0F" w:rsidRDefault="00000000">
+                          <w:p w14:paraId="6BB289BC" w14:textId="7037DFA7" w:rsidR="00346B0F" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:line="223" w:lineRule="exact"/>
                               <w:ind w:left="50"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>INDICAÇÃO</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:spacing w:val="-5"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
@@ -602,118 +534,50 @@
                               </w:rPr>
                               <w:t>NOVO</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:spacing w:val="-7"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>PROFISSIONAL</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:spacing w:val="-7"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
-                            </w:r>
-[...66 lines deleted...]
-                              <w:t>PROFISIONAL</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                       <w:tr w:rsidR="00346B0F" w14:paraId="31CA88B1" w14:textId="77777777">
                         <w:trPr>
                           <w:trHeight w:val="300"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7947" w:type="dxa"/>
                           </w:tcPr>
                           <w:p w14:paraId="28070EAB" w14:textId="77777777" w:rsidR="00346B0F" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:pStyle w:val="TableParagraph"/>
                               <w:spacing w:before="71" w:line="210" w:lineRule="exact"/>
                               <w:ind w:left="50"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
@@ -1181,65 +1045,77 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Legal</w:t>
       </w:r>
       <w:r w:rsidR="00747A40" w:rsidRPr="002E0257">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: ______________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00747A40" w:rsidRPr="002E0257">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01778FFA" w14:textId="1B50096A" w:rsidR="00747A40" w:rsidRPr="002E0257" w:rsidRDefault="00747A40" w:rsidP="00747A40">
+    <w:p w14:paraId="01778FFA" w14:textId="5984A997" w:rsidR="00747A40" w:rsidRPr="002E0257" w:rsidRDefault="00747A40" w:rsidP="00747A40">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="134" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>CPF:___________________________________________</w:t>
+        <w:t>CPF:__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3741C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Celular: (      ) </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7FE8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F605C2" w14:textId="77777777" w:rsidR="00747A40" w:rsidRPr="002E0257" w:rsidRDefault="00747A40" w:rsidP="00747A40">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="134" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59B09A7D" w14:textId="77777777" w:rsidR="00747A40" w:rsidRPr="002E0257" w:rsidRDefault="00747A40" w:rsidP="00747A40">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="134" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1295,60 +1171,118 @@
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70611812" w14:textId="77777777" w:rsidR="00C544D5" w:rsidRDefault="00747A40" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="134" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Habilitação na Química: _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17200E11" w14:textId="77777777" w:rsidR="00C544D5" w:rsidRDefault="00C544D5" w:rsidP="00C544D5">
+    <w:p w14:paraId="17200E11" w14:textId="24408628" w:rsidR="00C544D5" w:rsidRDefault="00A3741C" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="134" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Forma de vínculo:</w:t>
+      </w:r>
+      <w:r w:rsidR="009B7FE8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006122D2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(   ) Autônomo  </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7FE8" w:rsidRPr="009B7FE8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r w:rsidR="006122D2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (    ) Funcionário/Servidor Público  </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7FE8" w:rsidRPr="009B7FE8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r w:rsidR="006122D2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (   ) </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7FE8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regime </w:t>
+      </w:r>
+      <w:r w:rsidR="006122D2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLT  </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A478FF0" w14:textId="57E569FE" w:rsidR="00346B0F" w:rsidRDefault="00000000" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="141" w:right="134" w:hanging="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002E0257">
         <w:t>O profissional indicado estará</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:t>presente</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1862,61 +1796,63 @@
                 <w:rFonts w:ascii="Arial MT" w:hAnsi="Arial MT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C460DB5" w14:textId="77777777" w:rsidR="00346B0F" w:rsidRPr="002E0257" w:rsidRDefault="00346B0F">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="65"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2701A7F3" w14:textId="77777777" w:rsidR="002E0257" w:rsidRDefault="002E0257">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="140"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60241671" w14:textId="77777777" w:rsidR="00C544D5" w:rsidRDefault="00C544D5">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="140"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F49E1BE" w14:textId="77777777" w:rsidR="00C544D5" w:rsidRDefault="00C544D5" w:rsidP="002E0257">
+    <w:p w14:paraId="1F49E1BE" w14:textId="77777777" w:rsidR="00C544D5" w:rsidRPr="000644EB" w:rsidRDefault="00C544D5" w:rsidP="002E0257">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27CB6215" w14:textId="67F7EBC2" w:rsidR="002E0257" w:rsidRDefault="003B0FCA" w:rsidP="002E0257">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OBJETIVO</w:t>
@@ -1951,96 +1887,127 @@
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OBRIGATÓRIO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C5BD65" w14:textId="0B06C211" w:rsidR="00C544D5" w:rsidRDefault="002E0257" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>_________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00E65947">
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E20B53" w14:textId="77777777" w:rsidR="00E65947" w:rsidRDefault="00E65947" w:rsidP="00C544D5">
+    <w:p w14:paraId="48E20B53" w14:textId="77777777" w:rsidR="00E65947" w:rsidRPr="000644EB" w:rsidRDefault="00E65947" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="74544C2B" w14:textId="77777777" w:rsidR="00D55DB0" w:rsidRPr="00265FB9" w:rsidRDefault="00D55DB0" w:rsidP="00D55DB0">
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74544C2B" w14:textId="134F86E4" w:rsidR="00D55DB0" w:rsidRPr="00265FB9" w:rsidRDefault="00D55DB0" w:rsidP="00D55DB0">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265FB9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">SETOR DA EMPRESA EM QUE O PROFISSIONAL IRÁ ATUAR: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60FAF5EB" w14:textId="77777777" w:rsidR="00D55DB0" w:rsidRDefault="00D55DB0" w:rsidP="00D55DB0">
+        <w:t>SETOR</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB70FC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265FB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DA EMPRESA EM QUE O PROFISSIONAL IRÁ ATUAR: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FAF5EB" w14:textId="478494A8" w:rsidR="00D55DB0" w:rsidRDefault="00AB70FC" w:rsidP="00D55DB0">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">** </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00320862">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00D55DB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55DB0" w:rsidRPr="00320862">
         <w:t>Em caso de mais de uma ART, informar todos os setores nos quais o profissional atuará dentro da área da Química na referida empresa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5261284F" w14:textId="16B93295" w:rsidR="00D55DB0" w:rsidRDefault="00D55DB0" w:rsidP="00D55DB0">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7F3C19" w14:textId="77777777" w:rsidR="00D55DB0" w:rsidRDefault="00D55DB0" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
       </w:pPr>
@@ -2127,58 +2094,62 @@
       <w:r w:rsidRPr="002E0257">
         <w:t>estar</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:t>ciente</w:t>
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E0257">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>que:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FA77F5" w14:textId="77777777" w:rsidR="00734000" w:rsidRPr="002E0257" w:rsidRDefault="00734000" w:rsidP="00C544D5">
+    <w:p w14:paraId="52FA77F5" w14:textId="77777777" w:rsidR="00734000" w:rsidRPr="000644EB" w:rsidRDefault="00734000" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="283" w:right="134" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58A26701" w14:textId="4A2F390F" w:rsidR="00D55DB0" w:rsidRDefault="00D55DB0" w:rsidP="00C544D5">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="283"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="138"/>
       </w:pPr>
       <w:r w:rsidRPr="00734000">
         <w:t>A responsabilidade técnica subsiste durante toda a vigência desta designação,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D55DB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -2407,58 +2378,58 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>RESPONSÁVEL TÉCNICO</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B0FCA">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="720" w:right="708" w:bottom="1380" w:left="992" w:header="0" w:footer="1183" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41939CFA" w14:textId="77777777" w:rsidR="00D21D8C" w:rsidRDefault="00D21D8C">
+    <w:p w14:paraId="20D6BDC4" w14:textId="77777777" w:rsidR="008D2C7B" w:rsidRDefault="008D2C7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D0E8BB5" w14:textId="77777777" w:rsidR="00D21D8C" w:rsidRDefault="00D21D8C">
+    <w:p w14:paraId="0CF41740" w14:textId="77777777" w:rsidR="008D2C7B" w:rsidRDefault="008D2C7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2486,73 +2457,197 @@
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="218331895"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="1DAC45E3" w14:textId="759B90B0" w:rsidR="000644EB" w:rsidRDefault="000644EB">
+            <w:pPr>
+              <w:pStyle w:val="Rodap"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Página </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>PAGE</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText>NUMPAGES</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
   <w:p w14:paraId="29F2C0F1" w14:textId="37DC9B1E" w:rsidR="00346B0F" w:rsidRDefault="00346B0F">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="302CCFC3" w14:textId="77777777" w:rsidR="00D21D8C" w:rsidRDefault="00D21D8C">
+    <w:p w14:paraId="1F1BD9C7" w14:textId="77777777" w:rsidR="008D2C7B" w:rsidRDefault="008D2C7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CF565BD" w14:textId="77777777" w:rsidR="00D21D8C" w:rsidRDefault="00D21D8C">
+    <w:p w14:paraId="2F52A7E0" w14:textId="77777777" w:rsidR="008D2C7B" w:rsidRDefault="008D2C7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="415436A7" w14:textId="65CDF339" w:rsidR="00747A40" w:rsidRPr="00C544D5" w:rsidRDefault="00E65947" w:rsidP="00747A40">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:drawing>
@@ -2945,59 +3040,71 @@
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00346B0F"/>
+    <w:rsid w:val="000644EB"/>
+    <w:rsid w:val="00175F1B"/>
     <w:rsid w:val="002E0257"/>
     <w:rsid w:val="00346B0F"/>
     <w:rsid w:val="003B0FCA"/>
+    <w:rsid w:val="00444E58"/>
     <w:rsid w:val="005D3A3B"/>
+    <w:rsid w:val="006122D2"/>
     <w:rsid w:val="006B10F2"/>
     <w:rsid w:val="00734000"/>
     <w:rsid w:val="00747A40"/>
     <w:rsid w:val="007D41EB"/>
+    <w:rsid w:val="0089675A"/>
+    <w:rsid w:val="008D2C7B"/>
     <w:rsid w:val="00983070"/>
+    <w:rsid w:val="009B7FE8"/>
+    <w:rsid w:val="00A3741C"/>
+    <w:rsid w:val="00AB70FC"/>
+    <w:rsid w:val="00AD1487"/>
+    <w:rsid w:val="00BB0AD5"/>
+    <w:rsid w:val="00BD36D7"/>
     <w:rsid w:val="00C24B83"/>
     <w:rsid w:val="00C544D5"/>
     <w:rsid w:val="00CB2D36"/>
     <w:rsid w:val="00D21D8C"/>
     <w:rsid w:val="00D55DB0"/>
     <w:rsid w:val="00DF236D"/>
     <w:rsid w:val="00E20875"/>
     <w:rsid w:val="00E65947"/>
     <w:rsid w:val="00EA6FE5"/>
     <w:rsid w:val="00F26735"/>
     <w:rsid w:val="00F72E13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3739,50 +3846,52 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115202822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contato@crq8.org.br" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -4051,89 +4160,90 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58E0C97A-B1D9-4525-9605-162B40CE7EF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3380</Characters>
+  <Pages>1</Pages>
+  <Words>645</Words>
+  <Characters>3488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - formulario indicacao de responsavel tecnico 2022</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3998</CharactersWithSpaces>
+  <CharactersWithSpaces>4125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - formulario indicacao de responsavel tecnico 2022</dc:title>
   <dc:creator>cesar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-07-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 23 para Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-07-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 23.3.20</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
     <vt:lpwstr>D:20230713150923</vt:lpwstr>
   </property>
 </Properties>
 </file>